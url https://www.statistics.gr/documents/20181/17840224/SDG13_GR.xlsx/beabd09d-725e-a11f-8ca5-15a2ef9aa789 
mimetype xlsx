--- v0 (2025-11-02)
+++ v1 (2026-05-06)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet May 2025\Νέοι\προς έγκριση από κ Κασάπη\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet April 2026\Προς Ζέτα\απο Ζέτα\Προς Νατάσα\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE1F26B4-2779-4F4D-8DE3-33D92FB1C92F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FD1508A-36FA-4D71-9E3C-3DE9B80E80F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{1126BE3D-0041-4912-AF7D-434282BEC87A}"/>
   </bookViews>
   <sheets>
     <sheet name="ΣΒΑ13" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ΣΒΑ13!$A$1:$S$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ΣΒΑ13!$A$1:$V$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="20">
   <si>
     <r>
       <t>Στόχος 13: Αναλαμβάνουμε άμεση δράση για την καταπολέμηση της κλιματικής αλλαγής και των επιπτώσεών της</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="16"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>(1)</t>
     </r>
   </si>
   <si>
     <t>EUROSTAT - Δράση για το κλίμα</t>
   </si>
   <si>
     <t>Δείκτης</t>
   </si>
   <si>
     <t>Σχόλια</t>
@@ -128,57 +128,89 @@
         <scheme val="minor"/>
       </rPr>
       <t>Φθηνή και καθαρή ενέργεια</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">                                                                         Πηγή: Eurostat &amp; Ευρωπαϊκή Περιβαλλοντική Αρχή </t>
     </r>
   </si>
   <si>
     <t>(1) Αναγνωρίζεται ότι η Συμφωνία Πλαίσιο των Ηνωμένων Εθνών για την Κλιματική Αλλαγή αποτελεί το κύριο διεθνές, διακυβερνητικό φόρουμ για τη διαπραγμάτευση της παγκόσμιας απάντησης στην κλιματική αλλαγή.</t>
   </si>
   <si>
     <t xml:space="preserve">(2) Δεδομένα από τη βάση δεδομένων της Eurostat (πηγή ΕΛΣΤΑΤ και Ελληνικό Στατιστικό Σύστημα). </t>
   </si>
   <si>
     <t>sdg_13_21</t>
   </si>
   <si>
-    <t>Τελευταία ενημέρωση:  28/4/2025</t>
-[...5 lines deleted...]
-    <t>Καθαρές εκπομπές αερίων θερμοκηπίου χρήσης γης, του τομέα αλλαγή χρήσης γης και δασοκομίας (LULUCF) (σε χιλιάδες τόνους)</t>
+    <t xml:space="preserve">Τελευταία ενημέρωση:  </t>
+  </si>
+  <si>
+    <t>* = Προσωρινά στοιχεία.</t>
+  </si>
+  <si>
+    <t>*66,6</t>
+  </si>
+  <si>
+    <t>Εγχώριες καθαρές εκπομπές αερίων του θερμοκηπίου (εκτός LULUCF, σύμφωνα με τη Σύμβαση πλαίσιο για την κλιματική αλλαγή - UNFCCC) (Δείκτης, 1990=100)</t>
+  </si>
+  <si>
+    <r>
+      <t>Καθαρές εκπομπές αερίων θερμοκηπίου του τομέα χρήσης γης, αλλαγής χρήσης γης και δασοπονίας (LULUCF) (σε χιλιάδες τόνους ισοδύναμου CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t>*-4.175,2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.##########"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
@@ -202,106 +234,106 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...6 lines deleted...]
-    <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri "/>
       <charset val="161"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <vertAlign val="subscript"/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="161"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
@@ -425,134 +457,152 @@
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="13" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Κανονικό" xfId="0" builtinId="0"/>
     <cellStyle name="Κανονικό 2" xfId="2" xr:uid="{DA4EB70A-5565-4753-A7A2-B6797F061894}"/>
     <cellStyle name="Υπερ-σύνδεση" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -837,120 +887,128 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F5A1A63-FE65-41DA-9396-5910F81D234A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S133"/>
+  <dimension ref="A1:V132"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="S8" sqref="S8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="2" width="29.7109375" customWidth="1"/>
     <col min="3" max="3" width="43.140625" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="8" width="7.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" customWidth="1"/>
     <col min="10" max="11" width="7.28515625" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" customWidth="1"/>
     <col min="13" max="14" width="7.42578125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" customWidth="1"/>
-    <col min="16" max="17" width="7.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="13" customWidth="1"/>
+    <col min="16" max="18" width="7.5703125" customWidth="1"/>
+    <col min="19" max="19" width="9.5703125" customWidth="1"/>
+    <col min="20" max="20" width="12" customWidth="1"/>
     <col min="21" max="21" width="11.5703125" customWidth="1"/>
+    <col min="22" max="22" width="7.42578125" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="13" customWidth="1"/>
+    <col min="24" max="24" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="2" customFormat="1" ht="41.25" customHeight="1">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:22" s="2" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="24"/>
-[...18 lines deleted...]
-    <row r="2" spans="1:19" s="2" customFormat="1" ht="21.75" thickBot="1">
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
+      <c r="N1" s="31"/>
+      <c r="O1" s="31"/>
+      <c r="P1" s="31"/>
+      <c r="Q1" s="31"/>
+      <c r="R1" s="31"/>
+      <c r="S1" s="31"/>
+      <c r="T1" s="31"/>
+      <c r="U1" s="31"/>
+      <c r="V1" s="31"/>
+    </row>
+    <row r="2" spans="1:22" s="2" customFormat="1" ht="21.75" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
-    </row>
-    <row r="3" spans="1:19" ht="31.5">
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+    </row>
+    <row r="3" spans="1:22" ht="31.5">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5">
         <v>2010</v>
       </c>
       <c r="F3" s="5">
         <v>2011</v>
       </c>
       <c r="G3" s="5">
         <v>2012</v>
       </c>
       <c r="H3" s="5">
         <v>2013</v>
       </c>
       <c r="I3" s="5">
@@ -958,591 +1016,632 @@
       </c>
       <c r="J3" s="5">
         <v>2015</v>
       </c>
       <c r="K3" s="5">
         <v>2016</v>
       </c>
       <c r="L3" s="5">
         <v>2017</v>
       </c>
       <c r="M3" s="5">
         <v>2018</v>
       </c>
       <c r="N3" s="5">
         <v>2019</v>
       </c>
       <c r="O3" s="5">
         <v>2020</v>
       </c>
       <c r="P3" s="5">
         <v>2021</v>
       </c>
       <c r="Q3" s="5">
         <v>2022</v>
       </c>
-      <c r="R3" s="6" t="s">
+      <c r="R3" s="5">
+        <v>2023</v>
+      </c>
+      <c r="S3" s="5">
+        <v>2024</v>
+      </c>
+      <c r="T3" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:19" ht="57.6" customHeight="1">
+    <row r="4" spans="1:22" ht="90.75" customHeight="1">
       <c r="A4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="B4" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="22">
+        <v>114.7</v>
+      </c>
+      <c r="F4" s="22">
+        <v>111.8</v>
+      </c>
+      <c r="G4" s="22">
+        <v>108.7</v>
+      </c>
+      <c r="H4" s="22">
+        <v>99.4</v>
+      </c>
+      <c r="I4" s="22">
+        <v>96.1</v>
+      </c>
+      <c r="J4" s="22">
+        <v>92.4</v>
+      </c>
+      <c r="K4" s="22">
+        <v>88.9</v>
+      </c>
+      <c r="L4" s="22">
+        <v>92.6</v>
+      </c>
+      <c r="M4" s="22">
+        <v>89.4</v>
+      </c>
+      <c r="N4" s="22">
+        <v>83</v>
+      </c>
+      <c r="O4" s="22">
+        <v>73</v>
+      </c>
+      <c r="P4" s="22">
+        <v>75</v>
+      </c>
+      <c r="Q4" s="22">
+        <v>74.8</v>
+      </c>
+      <c r="R4" s="22">
+        <v>69.2</v>
+      </c>
+      <c r="S4" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="T4" s="20" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="76.5" customHeight="1" thickBot="1">
+      <c r="A5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="19">
+        <v>-3411</v>
+      </c>
+      <c r="F5" s="19">
+        <v>-3520.5</v>
+      </c>
+      <c r="G5" s="19">
+        <v>-3560.1</v>
+      </c>
+      <c r="H5" s="19">
+        <v>-2557.6</v>
+      </c>
+      <c r="I5" s="19">
+        <v>-2007.4</v>
+      </c>
+      <c r="J5" s="19">
+        <v>-3472.4</v>
+      </c>
+      <c r="K5" s="19">
+        <v>-4050.7</v>
+      </c>
+      <c r="L5" s="19">
+        <v>-3802</v>
+      </c>
+      <c r="M5" s="19">
+        <v>-4644.1000000000004</v>
+      </c>
+      <c r="N5" s="19">
+        <v>-5082.3999999999996</v>
+      </c>
+      <c r="O5" s="19">
+        <v>-5147.3</v>
+      </c>
+      <c r="P5" s="19">
+        <v>-5046.5</v>
+      </c>
+      <c r="Q5" s="19">
+        <v>-5180.5</v>
+      </c>
+      <c r="R5" s="19">
+        <v>-4103</v>
+      </c>
+      <c r="S5" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="T5" s="21" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22">
+      <c r="A6" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="9" t="s">
-[...105 lines deleted...]
-      <c r="A6" s="27" t="s">
+      <c r="B6" s="24"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="27"/>
+    </row>
+    <row r="7" spans="1:22" ht="34.9" customHeight="1">
+      <c r="A7" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="27"/>
-[...19 lines deleted...]
-      <c r="A7" s="25" t="s">
+      <c r="B7" s="32"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="13"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="14"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="14"/>
+      <c r="L7" s="15"/>
+      <c r="M7" s="14"/>
+      <c r="N7" s="14"/>
+      <c r="O7" s="16"/>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="16"/>
+      <c r="R7" s="16"/>
+      <c r="S7" s="16"/>
+      <c r="T7" s="16"/>
+      <c r="U7" s="16"/>
+      <c r="V7" s="17"/>
+    </row>
+    <row r="8" spans="1:22" ht="18.600000000000001" customHeight="1">
+      <c r="A8" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="26"/>
-[...3 lines deleted...]
-      <c r="A8" s="25" t="s">
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="A9" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="26"/>
-[...24 lines deleted...]
-      <c r="B16" s="19"/>
+      <c r="B9" s="28">
+        <v>46133</v>
+      </c>
+      <c r="C9" s="18"/>
+    </row>
+    <row r="10" spans="1:22">
+      <c r="B10" s="18"/>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="B11" s="18"/>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="B12" s="18"/>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="B13" s="18"/>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="B14" s="18"/>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="B15" s="18"/>
+    </row>
+    <row r="16" spans="1:22">
+      <c r="B16" s="18"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="19"/>
+      <c r="B17" s="18"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="19"/>
+      <c r="B18" s="18"/>
     </row>
     <row r="19" spans="2:2">
-      <c r="B19" s="19"/>
+      <c r="B19" s="18"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="19"/>
+      <c r="B20" s="18"/>
     </row>
     <row r="21" spans="2:2">
-      <c r="B21" s="19"/>
+      <c r="B21" s="18"/>
     </row>
     <row r="22" spans="2:2">
-      <c r="B22" s="19"/>
+      <c r="B22" s="18"/>
     </row>
     <row r="23" spans="2:2">
-      <c r="B23" s="19"/>
+      <c r="B23" s="18"/>
     </row>
     <row r="24" spans="2:2">
-      <c r="B24" s="19"/>
+      <c r="B24" s="18"/>
     </row>
     <row r="25" spans="2:2">
-      <c r="B25" s="19"/>
+      <c r="B25" s="18"/>
     </row>
     <row r="26" spans="2:2">
-      <c r="B26" s="19"/>
+      <c r="B26" s="18"/>
     </row>
     <row r="27" spans="2:2">
-      <c r="B27" s="19"/>
+      <c r="B27" s="18"/>
     </row>
     <row r="28" spans="2:2">
-      <c r="B28" s="19"/>
+      <c r="B28" s="18"/>
     </row>
     <row r="29" spans="2:2">
-      <c r="B29" s="19"/>
+      <c r="B29" s="18"/>
     </row>
     <row r="30" spans="2:2">
-      <c r="B30" s="19"/>
+      <c r="B30" s="18"/>
     </row>
     <row r="31" spans="2:2">
-      <c r="B31" s="19"/>
+      <c r="B31" s="18"/>
     </row>
     <row r="32" spans="2:2">
-      <c r="B32" s="19"/>
+      <c r="B32" s="18"/>
     </row>
     <row r="33" spans="2:2">
-      <c r="B33" s="19"/>
+      <c r="B33" s="18"/>
     </row>
     <row r="34" spans="2:2">
-      <c r="B34" s="19"/>
+      <c r="B34" s="18"/>
     </row>
     <row r="35" spans="2:2">
-      <c r="B35" s="19"/>
+      <c r="B35" s="18"/>
     </row>
     <row r="36" spans="2:2">
-      <c r="B36" s="19"/>
+      <c r="B36" s="18"/>
     </row>
     <row r="37" spans="2:2">
-      <c r="B37" s="19"/>
+      <c r="B37" s="18"/>
     </row>
     <row r="38" spans="2:2">
-      <c r="B38" s="19"/>
+      <c r="B38" s="18"/>
     </row>
     <row r="39" spans="2:2">
-      <c r="B39" s="19"/>
+      <c r="B39" s="18"/>
     </row>
     <row r="40" spans="2:2">
-      <c r="B40" s="19"/>
+      <c r="B40" s="18"/>
     </row>
     <row r="41" spans="2:2">
-      <c r="B41" s="19"/>
+      <c r="B41" s="18"/>
     </row>
     <row r="42" spans="2:2">
-      <c r="B42" s="19"/>
+      <c r="B42" s="18"/>
     </row>
     <row r="43" spans="2:2">
-      <c r="B43" s="19"/>
+      <c r="B43" s="18"/>
     </row>
     <row r="44" spans="2:2">
-      <c r="B44" s="19"/>
+      <c r="B44" s="18"/>
     </row>
     <row r="45" spans="2:2">
-      <c r="B45" s="19"/>
+      <c r="B45" s="18"/>
     </row>
     <row r="46" spans="2:2">
-      <c r="B46" s="19"/>
+      <c r="B46" s="18"/>
     </row>
     <row r="47" spans="2:2">
-      <c r="B47" s="19"/>
+      <c r="B47" s="18"/>
     </row>
     <row r="48" spans="2:2">
-      <c r="B48" s="19"/>
+      <c r="B48" s="18"/>
     </row>
     <row r="49" spans="2:2">
-      <c r="B49" s="19"/>
+      <c r="B49" s="18"/>
     </row>
     <row r="50" spans="2:2">
-      <c r="B50" s="19"/>
+      <c r="B50" s="18"/>
     </row>
     <row r="51" spans="2:2">
-      <c r="B51" s="19"/>
+      <c r="B51" s="18"/>
     </row>
     <row r="52" spans="2:2">
-      <c r="B52" s="19"/>
+      <c r="B52" s="18"/>
     </row>
     <row r="53" spans="2:2">
-      <c r="B53" s="19"/>
+      <c r="B53" s="18"/>
     </row>
     <row r="54" spans="2:2">
-      <c r="B54" s="19"/>
+      <c r="B54" s="18"/>
     </row>
     <row r="55" spans="2:2">
-      <c r="B55" s="19"/>
+      <c r="B55" s="18"/>
     </row>
     <row r="56" spans="2:2">
-      <c r="B56" s="19"/>
+      <c r="B56" s="18"/>
     </row>
     <row r="57" spans="2:2">
-      <c r="B57" s="19"/>
+      <c r="B57" s="18"/>
     </row>
     <row r="58" spans="2:2">
-      <c r="B58" s="19"/>
+      <c r="B58" s="18"/>
     </row>
     <row r="59" spans="2:2">
-      <c r="B59" s="19"/>
+      <c r="B59" s="18"/>
     </row>
     <row r="60" spans="2:2">
-      <c r="B60" s="19"/>
+      <c r="B60" s="18"/>
     </row>
     <row r="61" spans="2:2">
-      <c r="B61" s="19"/>
+      <c r="B61" s="18"/>
     </row>
     <row r="62" spans="2:2">
-      <c r="B62" s="19"/>
+      <c r="B62" s="18"/>
     </row>
     <row r="63" spans="2:2">
-      <c r="B63" s="19"/>
+      <c r="B63" s="18"/>
     </row>
     <row r="64" spans="2:2">
-      <c r="B64" s="19"/>
+      <c r="B64" s="18"/>
     </row>
     <row r="65" spans="2:2">
-      <c r="B65" s="19"/>
+      <c r="B65" s="18"/>
     </row>
     <row r="66" spans="2:2">
-      <c r="B66" s="19"/>
+      <c r="B66" s="18"/>
     </row>
     <row r="67" spans="2:2">
-      <c r="B67" s="19"/>
+      <c r="B67" s="18"/>
     </row>
     <row r="68" spans="2:2">
-      <c r="B68" s="19"/>
+      <c r="B68" s="18"/>
     </row>
     <row r="69" spans="2:2">
-      <c r="B69" s="19"/>
+      <c r="B69" s="18"/>
     </row>
     <row r="70" spans="2:2">
-      <c r="B70" s="19"/>
+      <c r="B70" s="18"/>
     </row>
     <row r="71" spans="2:2">
-      <c r="B71" s="19"/>
+      <c r="B71" s="18"/>
     </row>
     <row r="72" spans="2:2">
-      <c r="B72" s="19"/>
+      <c r="B72" s="18"/>
     </row>
     <row r="73" spans="2:2">
-      <c r="B73" s="19"/>
+      <c r="B73" s="18"/>
     </row>
     <row r="74" spans="2:2">
-      <c r="B74" s="19"/>
+      <c r="B74" s="18"/>
     </row>
     <row r="75" spans="2:2">
-      <c r="B75" s="19"/>
+      <c r="B75" s="18"/>
     </row>
     <row r="76" spans="2:2">
-      <c r="B76" s="19"/>
+      <c r="B76" s="18"/>
     </row>
     <row r="77" spans="2:2">
-      <c r="B77" s="19"/>
+      <c r="B77" s="18"/>
     </row>
     <row r="78" spans="2:2">
-      <c r="B78" s="19"/>
+      <c r="B78" s="18"/>
     </row>
     <row r="79" spans="2:2">
-      <c r="B79" s="19"/>
+      <c r="B79" s="18"/>
     </row>
     <row r="80" spans="2:2">
-      <c r="B80" s="19"/>
+      <c r="B80" s="18"/>
     </row>
     <row r="81" spans="2:2">
-      <c r="B81" s="19"/>
+      <c r="B81" s="18"/>
     </row>
     <row r="82" spans="2:2">
-      <c r="B82" s="19"/>
+      <c r="B82" s="18"/>
     </row>
     <row r="83" spans="2:2">
-      <c r="B83" s="19"/>
+      <c r="B83" s="18"/>
     </row>
     <row r="84" spans="2:2">
-      <c r="B84" s="19"/>
+      <c r="B84" s="18"/>
     </row>
     <row r="85" spans="2:2">
-      <c r="B85" s="19"/>
+      <c r="B85" s="18"/>
     </row>
     <row r="86" spans="2:2">
-      <c r="B86" s="19"/>
+      <c r="B86" s="18"/>
     </row>
     <row r="87" spans="2:2">
-      <c r="B87" s="19"/>
+      <c r="B87" s="18"/>
     </row>
     <row r="88" spans="2:2">
-      <c r="B88" s="19"/>
+      <c r="B88" s="18"/>
     </row>
     <row r="89" spans="2:2">
-      <c r="B89" s="19"/>
+      <c r="B89" s="18"/>
     </row>
     <row r="90" spans="2:2">
-      <c r="B90" s="19"/>
+      <c r="B90" s="18"/>
     </row>
     <row r="91" spans="2:2">
-      <c r="B91" s="19"/>
+      <c r="B91" s="18"/>
     </row>
     <row r="92" spans="2:2">
-      <c r="B92" s="19"/>
+      <c r="B92" s="18"/>
     </row>
     <row r="93" spans="2:2">
-      <c r="B93" s="19"/>
+      <c r="B93" s="18"/>
     </row>
     <row r="94" spans="2:2">
-      <c r="B94" s="19"/>
+      <c r="B94" s="18"/>
     </row>
     <row r="95" spans="2:2">
-      <c r="B95" s="19"/>
+      <c r="B95" s="18"/>
     </row>
     <row r="96" spans="2:2">
-      <c r="B96" s="19"/>
+      <c r="B96" s="18"/>
     </row>
     <row r="97" spans="2:2">
-      <c r="B97" s="19"/>
+      <c r="B97" s="18"/>
     </row>
     <row r="98" spans="2:2">
-      <c r="B98" s="19"/>
+      <c r="B98" s="18"/>
     </row>
     <row r="99" spans="2:2">
-      <c r="B99" s="19"/>
+      <c r="B99" s="18"/>
     </row>
     <row r="100" spans="2:2">
-      <c r="B100" s="19"/>
+      <c r="B100" s="18"/>
     </row>
     <row r="101" spans="2:2">
-      <c r="B101" s="19"/>
+      <c r="B101" s="18"/>
     </row>
     <row r="102" spans="2:2">
-      <c r="B102" s="19"/>
+      <c r="B102" s="18"/>
     </row>
     <row r="103" spans="2:2">
-      <c r="B103" s="19"/>
+      <c r="B103" s="18"/>
     </row>
     <row r="104" spans="2:2">
-      <c r="B104" s="19"/>
+      <c r="B104" s="18"/>
     </row>
     <row r="105" spans="2:2">
-      <c r="B105" s="19"/>
+      <c r="B105" s="18"/>
     </row>
     <row r="106" spans="2:2">
-      <c r="B106" s="19"/>
+      <c r="B106" s="18"/>
     </row>
     <row r="107" spans="2:2">
-      <c r="B107" s="19"/>
+      <c r="B107" s="18"/>
     </row>
     <row r="108" spans="2:2">
-      <c r="B108" s="19"/>
+      <c r="B108" s="18"/>
     </row>
     <row r="109" spans="2:2">
-      <c r="B109" s="19"/>
+      <c r="B109" s="18"/>
     </row>
     <row r="110" spans="2:2">
-      <c r="B110" s="19"/>
+      <c r="B110" s="18"/>
     </row>
     <row r="111" spans="2:2">
-      <c r="B111" s="19"/>
+      <c r="B111" s="18"/>
     </row>
     <row r="112" spans="2:2">
-      <c r="B112" s="19"/>
+      <c r="B112" s="18"/>
     </row>
     <row r="113" spans="2:2">
-      <c r="B113" s="19"/>
+      <c r="B113" s="18"/>
     </row>
     <row r="114" spans="2:2">
-      <c r="B114" s="19"/>
+      <c r="B114" s="18"/>
     </row>
     <row r="115" spans="2:2">
-      <c r="B115" s="19"/>
+      <c r="B115" s="18"/>
     </row>
     <row r="116" spans="2:2">
-      <c r="B116" s="19"/>
+      <c r="B116" s="18"/>
     </row>
     <row r="117" spans="2:2">
-      <c r="B117" s="19"/>
+      <c r="B117" s="18"/>
     </row>
     <row r="118" spans="2:2">
-      <c r="B118" s="19"/>
+      <c r="B118" s="18"/>
     </row>
     <row r="119" spans="2:2">
-      <c r="B119" s="19"/>
+      <c r="B119" s="18"/>
     </row>
     <row r="120" spans="2:2">
-      <c r="B120" s="19"/>
+      <c r="B120" s="18"/>
     </row>
     <row r="121" spans="2:2">
-      <c r="B121" s="19"/>
+      <c r="B121" s="18"/>
     </row>
     <row r="122" spans="2:2">
-      <c r="B122" s="19"/>
+      <c r="B122" s="18"/>
     </row>
     <row r="123" spans="2:2">
-      <c r="B123" s="19"/>
+      <c r="B123" s="18"/>
     </row>
     <row r="124" spans="2:2">
-      <c r="B124" s="19"/>
+      <c r="B124" s="18"/>
     </row>
     <row r="125" spans="2:2">
-      <c r="B125" s="19"/>
+      <c r="B125" s="18"/>
     </row>
     <row r="126" spans="2:2">
-      <c r="B126" s="19"/>
+      <c r="B126" s="18"/>
     </row>
     <row r="127" spans="2:2">
-      <c r="B127" s="19"/>
+      <c r="B127" s="18"/>
     </row>
     <row r="128" spans="2:2">
-      <c r="B128" s="19"/>
+      <c r="B128" s="18"/>
     </row>
     <row r="129" spans="2:2">
-      <c r="B129" s="19"/>
+      <c r="B129" s="18"/>
     </row>
     <row r="130" spans="2:2">
-      <c r="B130" s="19"/>
+      <c r="B130" s="18"/>
     </row>
     <row r="131" spans="2:2">
-      <c r="B131" s="19"/>
+      <c r="B131" s="18"/>
     </row>
     <row r="132" spans="2:2">
-      <c r="B132" s="19"/>
-[...2 lines deleted...]
-      <c r="B133" s="19"/>
+      <c r="B132" s="18"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...1 lines deleted...]
-    <mergeCell ref="A6:C6"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:V1"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="R5" r:id="rId1" xr:uid="{DA92A8DE-D721-43B3-B0F4-9EEDCD386C53}"/>
-    <hyperlink ref="R4" r:id="rId2" xr:uid="{82501136-C70E-4628-A6FA-439864CFF4B5}"/>
+    <hyperlink ref="T5" r:id="rId1" xr:uid="{DA92A8DE-D721-43B3-B0F4-9EEDCD386C53}"/>
+    <hyperlink ref="T4" r:id="rId2" xr:uid="{82501136-C70E-4628-A6FA-439864CFF4B5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="53" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Φύλλα εργασίας</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Καθορισμένες περιοχές</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>